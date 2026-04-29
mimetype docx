--- v1 (2025-12-30)
+++ v2 (2026-04-29)
@@ -2151,52 +2151,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CHT Application Document" ma:contentTypeID="0x010100CCA6DF290ED7436096A8EE6DC92B49AC6C0011C349B302BEBF40B96C662BCF334F6B" ma:contentTypeVersion="41" ma:contentTypeDescription=" " ma:contentTypeScope="" ma:versionID="a2bf0cc3d27e47ec3c50825c2589d099">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26d74352-4d95-49c5-a9ae-91e035eef5cb" xmlns:ns3="bb98cd5c-9bf3-42dd-81cd-1778f111dee8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe873217cf02334ac3aea259cc7f01d4" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CHT Application Document" ma:contentTypeID="0x010100CCA6DF290ED7436096A8EE6DC92B49AC6C0011C349B302BEBF40B96C662BCF334F6B" ma:contentTypeVersion="41" ma:contentTypeDescription=" " ma:contentTypeScope="" ma:versionID="7015613c73aff1de9abb969201507d23">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26d74352-4d95-49c5-a9ae-91e035eef5cb" xmlns:ns3="bb98cd5c-9bf3-42dd-81cd-1778f111dee8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27436833f9dc4ace459ead3877b3ae0f" ns2:_="" ns3:_="">
     <xsd:import namespace="26d74352-4d95-49c5-a9ae-91e035eef5cb"/>
     <xsd:import namespace="bb98cd5c-9bf3-42dd-81cd-1778f111dee8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:File_x0020_Description" minOccurs="0"/>
                 <xsd:element ref="ns2:BCSC_x0020_Version" minOccurs="0"/>
                 <xsd:element ref="ns2:BCSC_x0020_Version_x0020_Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:Party_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Party_x0020_ID" minOccurs="0"/>
                 <xsd:element ref="ns2:Additional_x0020_Party_x0020_Names" minOccurs="0"/>
                 <xsd:element ref="ns2:Additional_x0020_Party_x0020_IDs" minOccurs="0"/>
                 <xsd:element ref="ns2:CHT_x0020_File_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:CHT_x0020_Short_x0020_File_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:gf7824aea5f34ec08f2fb0db123e7d74" minOccurs="0"/>
                 <xsd:element ref="ns2:o7a6b7566a954d99ba6f5bdccabdfb5f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:oe2e233d1fee4893be316c3995a2f79a" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:ka3f924c8a3b406d9e2c1a85b189792a" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
@@ -2466,58 +2466,58 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <BCSC_x0020_Version xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb" xsi:nil="true"/>
     <Party_x0020_Name xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">Click to edit...</Party_x0020_Name>
     <gf7824aea5f34ec08f2fb0db123e7d74 xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Enforcement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7a4a61de-93ae-4f44-ad90-c51ace638e2b</TermId>
         </TermInfo>
       </Terms>
     </gf7824aea5f34ec08f2fb0db123e7d74>
     <TaxCatchAll xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Value>5</Value>
       <Value>18</Value>
+      <Value>3</Value>
       <Value>15</Value>
-      <Value>1</Value>
     </TaxCatchAll>
     <oe2e233d1fee4893be316c3995a2f79a xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Open</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">988fe95e-ba8e-4e19-b0dd-54d2acbbcb11</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Closed</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">40d25e98-b4d7-4c33-857e-35fda9a23fb1</TermId>
         </TermInfo>
       </Terms>
     </oe2e233d1fee4893be316c3995a2f79a>
     <File_x0020_Description xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">2023 BCSECCOM 411 (Correction)</File_x0020_Description>
     <ka3f924c8a3b406d9e2c1a85b189792a xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Notices and decisions</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">70fd3ac7-5e48-4a02-89ba-1b2e32284e21</TermId>
         </TermInfo>
       </Terms>
     </ka3f924c8a3b406d9e2c1a85b189792a>
     <CHT_x0020_File_x0020_Number xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">2021-54</CHT_x0020_File_x0020_Number>
     <Additional_x0020_Party_x0020_Names xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">Click to edit...</Additional_x0020_Party_x0020_Names>
     <Party_x0020_ID xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">Click to edit...</Party_x0020_ID>
     <CHT_x0020_Short_x0020_File_x0020_Name xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">Global Crossing Airlines Inc. and Mark Morabito-ENF</CHT_x0020_Short_x0020_File_x0020_Name>
     <o7a6b7566a954d99ba6f5bdccabdfb5f xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Ruling</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ca245d1a-8d14-4a0d-a0f1-dbf6d9012e50</TermId>
         </TermInfo>
       </Terms>
     </o7a6b7566a954d99ba6f5bdccabdfb5f>
     <Additional_x0020_Party_x0020_IDs xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">Click to edit...</Additional_x0020_Party_x0020_IDs>
@@ -2612,51 +2612,51 @@
 	"authenticationAppId": "dd202624-671a-4ff7-a7cf-d269fbf9e0cc"
 }</EditComponentProperties>
   <NewComponentId>&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;FormUrls xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms/url"&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;Edit&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;_layouts/15/SPListForm.aspx?PageType=6&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/Edit&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;EditComponentId&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;f1f1e90b-cca1-4f33-907b-359da5713bea&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/EditComponentId&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;EditComponentProperties&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;{
 	"primaryPartyIdInternalName" : "Party_x0020_ID",
 	"primaryPartyNameInternalName" : "Party_x0020_Name",
 	"additionalPartyIdsInternalName" : "Additional_x0020_Party_x0020_IDs",
 	"additionalPartyNamesInternalName" : "Additional_x0020_Party_x0020_Names",
 	"partyFieldsOrder": "Party_x0020_Name,Party_x0020_ID,Additional_x0020_Party_x0020_Names,Additional_x0020_Party_x0020_IDs",
 	"partyFieldsInsertingIndex": 6,
 	"fieldInternalNamesForSkippingOrdering": "MediaServiceMetadata,MediaServiceSearchProperties,MediaServiceObjectDetectorVersions,Created_x0020_By,Modified_x0020_By,Modified,Created,_dlc_DocIdUrl,_dlc_DocIdPersistId,_dlc_DocId,MediaServiceFastMetadata,ContentType,selectFilename",
 	"partyFieldDefaultValue": "Click to edit...",
 	"extensionId": "f1f1e90b-cca1-4f33-907b-359da5713bea",
 	"primaryPartyControlLabel": "Primary Party",
 	"additionalPartyControlLabel": "Additional Parties",
 	"appId": "c2771142-12ee-43a9-ad7d-a49762e9b909",
 	"functionAppUrl": "https://bcsc-cacn-partyintegrationfunctionapp-prd.azurewebsites.net/api/GetParties?code=TTdFlHkQCMqe0StP-4eMuIMjR5dXXgzU1DQ5aZux2VZ2AzFuhyc1LQ==",
 	"authenticationAppId": "dd202624-671a-4ff7-a7cf-d269fbf9e0cc"
 }&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/EditComponentProperties&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;DisplayFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/DisplayFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;EditFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/EditFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;NewFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/NewFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/FormUrls&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;</NewComponentId>
   <DisplayFormTarget>NewWindow</DisplayFormTarget>
   <EditFormTarget>NewWindow</EditFormTarget>
   <NewFormTarget>NewWindow</NewFormTarget>
 </FormUrls>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3416301-1F77-49D5-AD67-378FAEA19D3C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68439703-6107-4A43-A85B-8B94B71304A6}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85FB1BE1-1443-46B4-A170-20D29DA37B3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="26d74352-4d95-49c5-a9ae-91e035eef5cb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="bb98cd5c-9bf3-42dd-81cd-1778f111dee8"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07140EED-0AF5-4D26-BB3C-E7C302664B88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
@@ -2717,53 +2717,53 @@
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2023-08-21 Global-Correction 2023 BCSECCOM 411 to 2023 BCSECCOM 405 (Ruling &amp; Reasons for Ruling)</dc:title>
   <dc:subject/>
   <dc:creator>Paula</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CHT Document Category">
     <vt:lpwstr>15;#Notices and decisions|70fd3ac7-5e48-4a02-89ba-1b2e32284e21</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100CCA6DF290ED7436096A8EE6DC92B49AC6C0011C349B302BEBF40B96C662BCF334F6B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Status (Open or Closed)">
-    <vt:lpwstr>1;#Open|988fe95e-ba8e-4e19-b0dd-54d2acbbcb11</vt:lpwstr>
+    <vt:lpwstr>3;#Closed|40d25e98-b4d7-4c33-857e-35fda9a23fb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CHT Document Type">
     <vt:lpwstr>18;#Ruling|ca245d1a-8d14-4a0d-a0f1-dbf6d9012e50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CHT Hearing Type">
     <vt:lpwstr>5;#Enforcement|7a4a61de-93ae-4f44-ad90-c51ace638e2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>b1ecd6ad-35c6-4d38-9714-a9a4f03275e6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CHT_x0020_Hearing_x0020_Type">
     <vt:lpwstr>5;#Enforcement|7a4a61de-93ae-4f44-ad90-c51ace638e2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Status_x0020__x0028_Open_x0020_or_x0020_Closed_x0029_">
-    <vt:lpwstr>1;#Open|988fe95e-ba8e-4e19-b0dd-54d2acbbcb11</vt:lpwstr>
+    <vt:lpwstr>3;#Closed|40d25e98-b4d7-4c33-857e-35fda9a23fb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CHT_x0020_Document_x0020_Type">
     <vt:lpwstr>18;#Ruling|ca245d1a-8d14-4a0d-a0f1-dbf6d9012e50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CHT_x0020_Document_x0020_Category">
     <vt:lpwstr>15;#Notices and decisions|70fd3ac7-5e48-4a02-89ba-1b2e32284e21</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>True</vt:lpwstr>
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>