--- v2 (2026-03-01)
+++ v3 (2026-09-18)
@@ -3048,92 +3048,92 @@
 	"primaryPartyNameInternalName" : "Party_x0020_Name",
 	"additionalPartyIdsInternalName" : "Additional_x0020_Party_x0020_IDs",
 	"additionalPartyNamesInternalName" : "Additional_x0020_Party_x0020_Names",
 	"partyFieldsOrder": "Party_x0020_Name,Party_x0020_ID,Additional_x0020_Party_x0020_Names,Additional_x0020_Party_x0020_IDs",
 	"partyFieldsInsertingIndex": 6,
 	"fieldInternalNamesForSkippingOrdering": "MediaServiceMetadata,MediaServiceSearchProperties,MediaServiceObjectDetectorVersions,Created_x0020_By,Modified_x0020_By,Modified,Created,_dlc_DocIdUrl,_dlc_DocIdPersistId,_dlc_DocId,MediaServiceFastMetadata,ContentType,selectFilename",
 	"partyFieldDefaultValue": "Click to edit...",
 	"extensionId": "f1f1e90b-cca1-4f33-907b-359da5713bea",
 	"primaryPartyControlLabel": "Primary Party",
 	"additionalPartyControlLabel": "Additional Parties",
 	"appId": "c2771142-12ee-43a9-ad7d-a49762e9b909",
 	"functionAppUrl": "https://bcsc-cacn-partyintegrationfunctionapp-prd.azurewebsites.net/api/GetParties?code=TTdFlHkQCMqe0StP-4eMuIMjR5dXXgzU1DQ5aZux2VZ2AzFuhyc1LQ==",
 	"authenticationAppId": "dd202624-671a-4ff7-a7cf-d269fbf9e0cc"
 }&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/EditComponentProperties&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;DisplayFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/DisplayFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;EditFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/EditFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;NewFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/NewFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/FormUrls&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;</NewComponentId>
   <DisplayFormTarget>NewWindow</DisplayFormTarget>
   <EditFormTarget>NewWindow</EditFormTarget>
   <NewFormTarget>NewWindow</NewFormTarget>
 </FormUrls>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Value>26</Value>
+      <Value>3</Value>
+      <Value>15</Value>
       <Value>5</Value>
-      <Value>15</Value>
-      <Value>1</Value>
     </TaxCatchAll>
     <Party_x0020_ID xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb" xsi:nil="true"/>
     <CHT_x0020_File_x0020_Number xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">2024-39</CHT_x0020_File_x0020_Number>
     <File_x0020_Description xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">2025 BCSECCOM 506</File_x0020_Description>
     <BCSC_x0020_Version_x0020_Comments xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb" xsi:nil="true"/>
     <ka3f924c8a3b406d9e2c1a85b189792a xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Notices and decisions</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">70fd3ac7-5e48-4a02-89ba-1b2e32284e21</TermId>
         </TermInfo>
       </Terms>
     </ka3f924c8a3b406d9e2c1a85b189792a>
     <CHT_x0020_Short_x0020_File_x0020_Name xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">Brandon Wade Boddy - ENF</CHT_x0020_Short_x0020_File_x0020_Name>
     <BCSC_x0020_Version xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb" xsi:nil="true"/>
     <Additional_x0020_Party_x0020_Names xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb" xsi:nil="true"/>
     <gf7824aea5f34ec08f2fb0db123e7d74 xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Enforcement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7a4a61de-93ae-4f44-ad90-c51ace638e2b</TermId>
         </TermInfo>
       </Terms>
     </gf7824aea5f34ec08f2fb0db123e7d74>
     <Party_x0020_Name xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb" xsi:nil="true"/>
     <o7a6b7566a954d99ba6f5bdccabdfb5f xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Notice</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a9a0c12f-aa68-4782-927c-b041173ba007</TermId>
         </TermInfo>
       </Terms>
     </o7a6b7566a954d99ba6f5bdccabdfb5f>
     <Additional_x0020_Party_x0020_IDs xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb" xsi:nil="true"/>
     <oe2e233d1fee4893be316c3995a2f79a xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Open</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">988fe95e-ba8e-4e19-b0dd-54d2acbbcb11</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Closed</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">40d25e98-b4d7-4c33-857e-35fda9a23fb1</TermId>
         </TermInfo>
       </Terms>
     </oe2e233d1fee4893be316c3995a2f79a>
     <_dlc_DocId xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">CHTA-1262781225-12018</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="26d74352-4d95-49c5-a9ae-91e035eef5cb">
       <Url>https://bcsecuritiescommission.sharepoint.com/sites/CHTApplication/_layouts/15/DocIdRedir.aspx?ID=CHTA-1262781225-12018</Url>
       <Description>CHTA-1262781225-12018</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB5DF966-0FEC-4837-8BB5-C85B6FF291AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{233620FD-E006-46D1-A326-7CF0E6F503B4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3174,53 +3174,53 @@
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2025-11-18 Boddy Hearing Notice - Cross-examination 2025 BCSECCOM 506</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCA6DF290ED7436096A8EE6DC92B49AC6C00E1D65081B83672438C4C1886D3CD1D0E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="CHT_x0020_Hearing_x0020_Type">
     <vt:lpwstr>5;#Enforcement|7a4a61de-93ae-4f44-ad90-c51ace638e2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Status_x0020__x0028_Open_x0020_or_x0020_Closed_x0029_">
-    <vt:lpwstr>1;#Open|988fe95e-ba8e-4e19-b0dd-54d2acbbcb11</vt:lpwstr>
+    <vt:lpwstr>3;#Closed|40d25e98-b4d7-4c33-857e-35fda9a23fb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CHT Document Category">
     <vt:lpwstr>15;#Notices and decisions|70fd3ac7-5e48-4a02-89ba-1b2e32284e21</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Status (Open or Closed)">
-    <vt:lpwstr>1;#Open|988fe95e-ba8e-4e19-b0dd-54d2acbbcb11</vt:lpwstr>
+    <vt:lpwstr>3;#Closed|40d25e98-b4d7-4c33-857e-35fda9a23fb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CHT Document Type">
     <vt:lpwstr>26;#Notice|a9a0c12f-aa68-4782-927c-b041173ba007</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CHT_x0020_Document_x0020_Type">
     <vt:lpwstr>26;#Notice|a9a0c12f-aa68-4782-927c-b041173ba007</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CHT Hearing Type">
     <vt:lpwstr>5;#Enforcement|7a4a61de-93ae-4f44-ad90-c51ace638e2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CHT_x0020_Document_x0020_Category">
     <vt:lpwstr>15;#Notices and decisions|70fd3ac7-5e48-4a02-89ba-1b2e32284e21</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>b7f0ddb1-3ae6-47b6-b014-838337f18661</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>