--- v1 (2026-01-02)
+++ v2 (2026-04-04)
@@ -6048,52 +6048,52 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CHT Application Document" ma:contentTypeID="0x010100CCA6DF290ED7436096A8EE6DC92B49AC6C00D7770B07A5B7E04BBD61103E1A85F1CE" ma:contentTypeVersion="41" ma:contentTypeDescription=" " ma:contentTypeScope="" ma:versionID="e003e42ec227c2cd4c06090e94d20417">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26d74352-4d95-49c5-a9ae-91e035eef5cb" xmlns:ns3="61b1051c-5562-4987-b639-b45924401706" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2844a5af1654baadd3e4fc7220c02a49" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CHT Application Document" ma:contentTypeID="0x010100CCA6DF290ED7436096A8EE6DC92B49AC6C00D7770B07A5B7E04BBD61103E1A85F1CE" ma:contentTypeVersion="41" ma:contentTypeDescription=" " ma:contentTypeScope="" ma:versionID="e6192893dc7192a3e0626ab12be963dd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26d74352-4d95-49c5-a9ae-91e035eef5cb" xmlns:ns3="61b1051c-5562-4987-b639-b45924401706" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eedf46dba2e12e4c71428cac34335f20" ns2:_="" ns3:_="">
     <xsd:import namespace="26d74352-4d95-49c5-a9ae-91e035eef5cb"/>
     <xsd:import namespace="61b1051c-5562-4987-b639-b45924401706"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:File_x0020_Description" minOccurs="0"/>
                 <xsd:element ref="ns2:BCSC_x0020_Version" minOccurs="0"/>
                 <xsd:element ref="ns2:BCSC_x0020_Version_x0020_Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:Party_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Party_x0020_ID" minOccurs="0"/>
                 <xsd:element ref="ns2:Additional_x0020_Party_x0020_Names" minOccurs="0"/>
                 <xsd:element ref="ns2:Additional_x0020_Party_x0020_IDs" minOccurs="0"/>
                 <xsd:element ref="ns2:CHT_x0020_File_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:CHT_x0020_Short_x0020_File_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:gf7824aea5f34ec08f2fb0db123e7d74" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:ka3f924c8a3b406d9e2c1a85b189792a" minOccurs="0"/>
                 <xsd:element ref="ns2:oe2e233d1fee4893be316c3995a2f79a" minOccurs="0"/>
                 <xsd:element ref="ns2:o7a6b7566a954d99ba6f5bdccabdfb5f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
@@ -6517,51 +6517,51 @@
 	"partyFieldsInsertingIndex": 6,
 	"fieldInternalNamesForSkippingOrdering": "MediaServiceMetadata,MediaServiceSearchProperties,MediaServiceObjectDetectorVersions,Created_x0020_By,Modified_x0020_By,Modified,Created,_dlc_DocIdUrl,_dlc_DocIdPersistId,_dlc_DocId,MediaServiceFastMetadata,ContentType,selectFilename",
 	"partyFieldDefaultValue": "Click to edit...",
 	"extensionId": "f1f1e90b-cca1-4f33-907b-359da5713bea",
 	"primaryPartyControlLabel": "Primary Party",
 	"additionalPartyControlLabel": "Additional Parties",
 	"appId": "c2771142-12ee-43a9-ad7d-a49762e9b909",
 	"functionAppUrl": "https://bcsc-cacn-partyintegrationfunctionapp-prd.azurewebsites.net/api/GetParties?code=TTdFlHkQCMqe0StP-4eMuIMjR5dXXgzU1DQ5aZux2VZ2AzFuhyc1LQ==",
 	"authenticationAppId": "dd202624-671a-4ff7-a7cf-d269fbf9e0cc"
 }&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/EditComponentProperties&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;DisplayFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/DisplayFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;EditFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/EditFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;NewFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/NewFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/FormUrls&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;</NewComponentId>
   <DisplayFormTarget>NewWindow</DisplayFormTarget>
   <EditFormTarget>NewWindow</EditFormTarget>
   <NewFormTarget>NewWindow</NewFormTarget>
 </FormUrls>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F23E07B-6C6E-4D14-A0F5-F62F93E582CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC8A48B7-9ECF-48D2-A1DE-E5E0AFC82AF5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F0288B7-0F52-45F4-AA27-BF5026F564B0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C00519E-827A-4B23-826C-B0CADED253C0}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B871ED0-6A44-4746-AB54-7665264F6696}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F191EAC-58B1-4AD0-B62F-0A389368D353}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C878775-C6D0-47B0-A597-7CF8E9393E5C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>547</Words>
   <Characters>3120</Characters>