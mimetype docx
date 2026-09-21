--- v1 (2025-12-25)
+++ v2 (2026-09-21)
@@ -4189,52 +4189,52 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CHT Application Document" ma:contentTypeID="0x010100CCA6DF290ED7436096A8EE6DC92B49AC6C002C4A2A378780364EA38F2F88A0AFBBE5" ma:contentTypeVersion="41" ma:contentTypeDescription=" " ma:contentTypeScope="" ma:versionID="069f81bfbb12f334b04db8903634521d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26d74352-4d95-49c5-a9ae-91e035eef5cb" xmlns:ns3="f2e621a3-cd6e-481b-9705-74ed7abc52ec" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1171e5fdde824ddd1f5c48c796b45cb8" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CHT Application Document" ma:contentTypeID="0x010100CCA6DF290ED7436096A8EE6DC92B49AC6C002C4A2A378780364EA38F2F88A0AFBBE5" ma:contentTypeVersion="41" ma:contentTypeDescription=" " ma:contentTypeScope="" ma:versionID="4458c379e268b69c2d60cf66151a440f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26d74352-4d95-49c5-a9ae-91e035eef5cb" xmlns:ns3="f2e621a3-cd6e-481b-9705-74ed7abc52ec" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="361b8734de813f962aa6f72cd681b5a5" ns2:_="" ns3:_="">
     <xsd:import namespace="26d74352-4d95-49c5-a9ae-91e035eef5cb"/>
     <xsd:import namespace="f2e621a3-cd6e-481b-9705-74ed7abc52ec"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:File_x0020_Description" minOccurs="0"/>
                 <xsd:element ref="ns2:BCSC_x0020_Version" minOccurs="0"/>
                 <xsd:element ref="ns2:BCSC_x0020_Version_x0020_Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:Party_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Party_x0020_ID" minOccurs="0"/>
                 <xsd:element ref="ns2:Additional_x0020_Party_x0020_Names" minOccurs="0"/>
                 <xsd:element ref="ns2:Additional_x0020_Party_x0020_IDs" minOccurs="0"/>
                 <xsd:element ref="ns2:CHT_x0020_Short_x0020_File_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:CHT_x0020_File_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:gf7824aea5f34ec08f2fb0db123e7d74" minOccurs="0"/>
                 <xsd:element ref="ns2:o7a6b7566a954d99ba6f5bdccabdfb5f" minOccurs="0"/>
                 <xsd:element ref="ns2:ka3f924c8a3b406d9e2c1a85b189792a" minOccurs="0"/>
                 <xsd:element ref="ns2:oe2e233d1fee4893be316c3995a2f79a" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
@@ -4658,51 +4658,51 @@
 	"partyFieldsInsertingIndex": 6,
 	"fieldInternalNamesForSkippingOrdering": "MediaServiceMetadata,MediaServiceSearchProperties,MediaServiceObjectDetectorVersions,Created_x0020_By,Modified_x0020_By,Modified,Created,_dlc_DocIdUrl,_dlc_DocIdPersistId,_dlc_DocId,MediaServiceFastMetadata,ContentType,selectFilename",
 	"partyFieldDefaultValue": "Click to edit...",
 	"extensionId": "f1f1e90b-cca1-4f33-907b-359da5713bea",
 	"primaryPartyControlLabel": "Primary Party",
 	"additionalPartyControlLabel": "Additional Parties",
 	"appId": "c2771142-12ee-43a9-ad7d-a49762e9b909",
 	"functionAppUrl": "https://bcsc-cacn-partyintegrationfunctionapp-prd.azurewebsites.net/api/GetParties?code=TTdFlHkQCMqe0StP-4eMuIMjR5dXXgzU1DQ5aZux2VZ2AzFuhyc1LQ==",
 	"authenticationAppId": "dd202624-671a-4ff7-a7cf-d269fbf9e0cc"
 }&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/EditComponentProperties&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;DisplayFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/DisplayFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;EditFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/EditFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;NewFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;NewWindow&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/NewFormTarget&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;lt;/FormUrls&amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;amp;gt;</NewComponentId>
   <DisplayFormTarget>NewWindow</DisplayFormTarget>
   <EditFormTarget>NewWindow</EditFormTarget>
   <NewFormTarget>NewWindow</NewFormTarget>
 </FormUrls>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A107CDC-7E3E-4677-8C44-B94C5643B18D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE1F51A1-CA86-49BD-9BE3-1FE444895AC7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D90C620-B65B-4A64-B83D-675AB9FB0092}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCB9117E-FEA8-4CD6-B42F-D62F6E09E3D5}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59A85997-EF51-484F-8F82-1EAADE514843}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99B86755-A0A9-4624-A925-62F3D4AAA2E3}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82FC14-665D-4761-A1C8-86CFD5075511}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>804</Words>
   <Characters>4584</Characters>